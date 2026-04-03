--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2020d6755e44d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61e3606db6f4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0db79dc6c1f4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3b68376f334a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9339bf7029044cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0db79dc6c1f4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a9027f6bbb4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3b68376f334a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,044</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,926</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>