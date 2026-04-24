--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61e3606db6f4f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re410b736af974336" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d3b68376f334a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6264996a99eb4dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a9027f6bbb4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d3b68376f334a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2861610630a34d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6264996a99eb4dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,998</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,980</x:t>
-[...571 lines deleted...]
-          <x:t>0,414</x:t>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>