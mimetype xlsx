--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re410b736af974336" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f97fc155bc4547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6264996a99eb4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207afdafa3fb4b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2861610630a34d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6264996a99eb4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04798cdce514800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207afdafa3fb4b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>