--- v5 (2026-05-16)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f97fc155bc4547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31396cc642e24dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R207afdafa3fb4b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf840d54550f40bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc04798cdce514800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R207afdafa3fb4b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe72294325f4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf840d54550f40bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>2,453</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,419</x:t>
-[...139 lines deleted...]
-          <x:t>2,813</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>