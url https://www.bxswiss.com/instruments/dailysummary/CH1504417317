--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31396cc642e24dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra054245e55814615" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf840d54550f40bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f31a5249fc4f98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe72294325f4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf840d54550f40bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a7848459764c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f31a5249fc4f98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>