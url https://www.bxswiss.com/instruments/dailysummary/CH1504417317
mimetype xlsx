--- v7 (2026-07-27)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra054245e55814615" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c84cf5a39284a76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78f31a5249fc4f98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850be60c4d2a4a50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a7848459764c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78f31a5249fc4f98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ebe05e0bfc4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850be60c4d2a4a50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,174</x:t>
-[...274 lines deleted...]
-          <x:t>2,457</x:t>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>