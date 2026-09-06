--- v8 (2026-08-16)
+++ v9 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c84cf5a39284a76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R523ffa8177cc4cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850be60c4d2a4a50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0c8cc523d44f76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39ebe05e0bfc4a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850be60c4d2a4a50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ba335de37f40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0c8cc523d44f76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,703</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,579</x:t>
-[...21 lines deleted...]
-          <x:t>2,407</x:t>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,145</x:t>
-[...225 lines deleted...]
-          <x:t>3,529</x:t>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>