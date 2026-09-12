--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6c72f72d904cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b6da9246fb4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re474fc41fb1745fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b25b0a45f5443c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2476999561429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re474fc41fb1745fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radec2152d711479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b25b0a45f5443c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>5,081</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,897</x:t>
-[...16 lines deleted...]
-          <x:t>5,147</x:t>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,863</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>4,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>