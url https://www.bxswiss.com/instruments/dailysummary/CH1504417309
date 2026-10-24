--- v11 (2026-09-12)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b6da9246fb4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56da326a563549d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b25b0a45f5443c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1900409562eb441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radec2152d711479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b25b0a45f5443c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab1237538b04a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1900409562eb441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,823</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,671</x:t>
-[...43 lines deleted...]
-          <x:t>4,665</x:t>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,317</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,099</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>4,109</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>4,166</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>