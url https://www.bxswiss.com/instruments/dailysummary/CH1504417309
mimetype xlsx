--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c7b12b6aa7424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e20de197948fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R335449f859044fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2f856f79444d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bea00df7ae4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R335449f859044fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7f96479a614770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2f856f79444d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>