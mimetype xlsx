--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588e20de197948fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60b2e2fb197464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d2f856f79444d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb2b90682224dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7f96479a614770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d2f856f79444d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191a0d77b55c4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb2b90682224dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,558</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,524</x:t>
-[...382 lines deleted...]
-          <x:t>1,140</x:t>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>