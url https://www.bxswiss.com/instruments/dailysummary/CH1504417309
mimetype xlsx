--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60b2e2fb197464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e97186480646f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb2b90682224dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92599944ec2c4518"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191a0d77b55c4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb2b90682224dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9d1676bdde4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92599944ec2c4518" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>