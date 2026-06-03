--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7e97186480646f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704d1842e4ae4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92599944ec2c4518"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bd8f488ddd4bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9d1676bdde4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92599944ec2c4518" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383133564bb545ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bd8f488ddd4bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>