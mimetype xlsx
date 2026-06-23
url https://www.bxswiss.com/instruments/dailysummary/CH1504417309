--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704d1842e4ae4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6401446a55425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bd8f488ddd4bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0d611a718f43b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383133564bb545ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bd8f488ddd4bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161b60fef6f242ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0d611a718f43b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>3,933</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,883</x:t>
-[...43 lines deleted...]
-          <x:t>4,101</x:t>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,917</x:t>
-[...16 lines deleted...]
-          <x:t>4,101</x:t>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>5,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>