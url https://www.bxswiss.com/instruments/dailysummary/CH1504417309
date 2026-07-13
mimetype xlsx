--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6401446a55425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb80a420a494e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b0d611a718f43b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207bd8db5a4427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R161b60fef6f242ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b0d611a718f43b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8851abc4c64280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207bd8db5a4427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>