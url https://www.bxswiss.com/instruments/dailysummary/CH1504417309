--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb80a420a494e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e62d294af634f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8207bd8db5a4427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bb8736922646ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8851abc4c64280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8207bd8db5a4427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2176dff58994d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bb8736922646ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>3,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,364</x:t>
-[...247 lines deleted...]
-          <x:t>4,245</x:t>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>