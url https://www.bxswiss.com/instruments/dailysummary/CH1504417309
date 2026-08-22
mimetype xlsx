--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e62d294af634f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6c72f72d904cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7bb8736922646ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re474fc41fb1745fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2176dff58994d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7bb8736922646ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a2476999561429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re474fc41fb1745fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,947</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,353</x:t>
-[...333 lines deleted...]
-          <x:t>3,236</x:t>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>