--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a84a34e2864c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160ca417fd0d4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969298ae0a8145fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46008e16309b4d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f9323e1af26444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969298ae0a8145fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0f4984614a4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46008e16309b4d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,520</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,364</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>1,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>