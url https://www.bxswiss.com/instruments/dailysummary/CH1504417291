--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160ca417fd0d4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58167d8075904300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46008e16309b4d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e02930486ac477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0f4984614a4a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46008e16309b4d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87fb62a4b9904309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e02930486ac477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,954</x:t>
-[...485 lines deleted...]
-          <x:t>0,494</x:t>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>