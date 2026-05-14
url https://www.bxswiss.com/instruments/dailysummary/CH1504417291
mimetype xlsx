--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58167d8075904300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848d958d20864e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e02930486ac477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241281b6336b47b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87fb62a4b9904309" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e02930486ac477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d56038cbc04f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241281b6336b47b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>