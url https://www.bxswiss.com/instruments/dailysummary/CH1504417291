--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848d958d20864e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623193c44b824354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241281b6336b47b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4fa332410e4708"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d56038cbc04f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241281b6336b47b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b5ca0748974026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4fa332410e4708" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>