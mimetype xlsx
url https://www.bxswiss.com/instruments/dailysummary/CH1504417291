--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623193c44b824354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd596b485cb4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4fa332410e4708"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7860960f01649d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96b5ca0748974026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4fa332410e4708" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4969ce136534c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7860960f01649d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,003</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,001</x:t>
-[...404 lines deleted...]
-          <x:t>3,831</x:t>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>