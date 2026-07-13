--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd596b485cb4c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df5bbb1d1b440ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7860960f01649d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f80ab101b24fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4969ce136534c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7860960f01649d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0a08e792964515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f80ab101b24fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,111</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>2,274</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,284</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>2,819</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>2,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>