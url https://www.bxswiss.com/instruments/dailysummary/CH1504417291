--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7df5bbb1d1b440ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b2fbeaef52473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2f80ab101b24fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86afbf37ad304500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f0a08e792964515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2f80ab101b24fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfe12bee51c473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86afbf37ad304500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>2,819</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...424 lines deleted...]
-          <x:t>2,913</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>