--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21b2fbeaef52473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04de20954d54879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86afbf37ad304500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafbdcfd563954025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bfe12bee51c473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86afbf37ad304500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23da202a8556440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafbdcfd563954025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>1,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>