--- v2 (2026-03-15)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0874e58ce4482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b582184ed7a4ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3f5bb4f852d4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d41b8c6c694ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c22ac8467b4afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3f5bb4f852d4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1752f09fce249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d41b8c6c694ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>5,444</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,194</x:t>
-[...70 lines deleted...]
-          <x:t>4,938</x:t>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>4,662</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,406</x:t>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>