--- v3 (2026-04-06)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b582184ed7a4ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c6b10a4a614a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d41b8c6c694ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e319fee104413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1752f09fce249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d41b8c6c694ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a50826867b84ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e319fee104413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,162</x:t>
-[...549 lines deleted...]
-          <x:t>4,012</x:t>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>