--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c6b10a4a614a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6a8aff2c854919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e319fee104413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9cf52e4f384269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a50826867b84ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e319fee104413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34901594a7b34c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9cf52e4f384269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...458 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,463</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>7,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...31 lines deleted...]
-          <x:t>7,839</x:t>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>