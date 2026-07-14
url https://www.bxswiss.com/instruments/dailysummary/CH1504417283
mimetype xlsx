--- v5 (2026-06-13)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6a8aff2c854919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c25f34d22f2465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9cf52e4f384269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fafb24311e423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34901594a7b34c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9cf52e4f384269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a321718269478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fafb24311e423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,641</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,425</x:t>
-[...286 lines deleted...]
-          <x:t>8,400</x:t>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,350</x:t>
-[...178 lines deleted...]
-          <x:t>7,903</x:t>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,895</x:t>
-[...11 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,463</x:t>
-[...85 lines deleted...]
-          <x:t>8,103</x:t>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>