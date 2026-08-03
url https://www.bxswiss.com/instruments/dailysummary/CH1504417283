--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c25f34d22f2465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e274df03e88403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73fafb24311e423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0094192be5f441a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a321718269478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73fafb24311e423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795707a29a0f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0094192be5f441a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,691</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,685</x:t>
-[...21 lines deleted...]
-          <x:t>8,525</x:t>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>7,701</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,479</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,789</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>8,605</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>