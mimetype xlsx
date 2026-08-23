--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e274df03e88403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89091c84db9d4f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0094192be5f441a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e7414bc9684502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795707a29a0f4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0094192be5f441a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53eb335f50004af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e7414bc9684502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,041</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,635</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>