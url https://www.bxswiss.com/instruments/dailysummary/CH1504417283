--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89091c84db9d4f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31508b0fa7cd4658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5e7414bc9684502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae4604b040e4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53eb335f50004af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5e7414bc9684502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dfc9bee6fb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae4604b040e4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,497</x:t>
-[...80 lines deleted...]
-          <x:t>9,697</x:t>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,531</x:t>
-[...6 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,621</x:t>
-[...198 lines deleted...]
-          <x:t>8,845</x:t>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>