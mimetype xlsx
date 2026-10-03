--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31508b0fa7cd4658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e1ebc2469b459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae4604b040e4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f718ca9f794119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dfc9bee6fb487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae4604b040e4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301781c487dd421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f718ca9f794119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>9,337</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>8,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,105</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,059</x:t>
-[...249 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>8,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>