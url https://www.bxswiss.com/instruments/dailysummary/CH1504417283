--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e1ebc2469b459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d791fcb3c049de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f718ca9f794119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6118c37409e64cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301781c487dd421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f718ca9f794119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79848edeabe4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6118c37409e64cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417283</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,139</x:t>
-[...31 lines deleted...]
-          <x:t>8,763</x:t>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,773</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,745</x:t>
-[...485 lines deleted...]
-          <x:t>9,049</x:t>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>