--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4767e3a8c342d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76caceddae014693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7469b6219df244b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc4a328ddaf4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f7d8c5bca746b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7469b6219df244b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207a0c7c43114b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc4a328ddaf4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>