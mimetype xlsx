--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76caceddae014693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1daa86fbed8442fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc4a328ddaf4f45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3619754d044b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207a0c7c43114b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc4a328ddaf4f45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233fb07f99c74491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3619754d044b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,643</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,707</x:t>
-[...112 lines deleted...]
-          <x:t>4,263</x:t>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,981</x:t>
-[...144 lines deleted...]
-          <x:t>4,079</x:t>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>