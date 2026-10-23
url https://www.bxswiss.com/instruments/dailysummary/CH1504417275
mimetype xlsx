--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1daa86fbed8442fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5189dec7444034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c3619754d044b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075a592b3f1b45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233fb07f99c74491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c3619754d044b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329f4a5d1a464614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075a592b3f1b45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,263</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,187</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...548 lines deleted...]
-          <x:t>4,451</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>