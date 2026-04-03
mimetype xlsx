--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R410b2aea65834d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afcf866db534575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a17414d6bd4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3da3f2b745427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fae2dee5e2425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a17414d6bd4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11837975e1d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3da3f2b745427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>