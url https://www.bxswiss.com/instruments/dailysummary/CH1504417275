--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afcf866db534575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828f86a2ca914c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f3da3f2b745427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaafc4e87546ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11837975e1d410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f3da3f2b745427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4352664bd3264f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaafc4e87546ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,948</x:t>
-[...414 lines deleted...]
-          <x:t>1,280</x:t>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>