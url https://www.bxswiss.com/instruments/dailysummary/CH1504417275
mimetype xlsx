--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R828f86a2ca914c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8196cf783e5418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbaafc4e87546ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62c8bf3566e4d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4352664bd3264f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbaafc4e87546ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fe1e572ed2413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62c8bf3566e4d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>