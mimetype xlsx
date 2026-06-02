--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8196cf783e5418b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c772424ff7541e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62c8bf3566e4d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc136711ba63445d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48fe1e572ed2413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62c8bf3566e4d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a487257bd41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc136711ba63445d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>