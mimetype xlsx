--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c772424ff7541e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f381009c81d4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc136711ba63445d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0987d1a0b6b6470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5a487257bd41c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc136711ba63445d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee025c877284bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0987d1a0b6b6470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>4,177</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,689</x:t>
-[...75 lines deleted...]
-          <x:t>4,073</x:t>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,007</x:t>
-[...193 lines deleted...]
-          <x:t>5,075</x:t>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>