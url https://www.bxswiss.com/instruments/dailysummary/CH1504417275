--- v7 (2026-06-22)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f381009c81d4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eb7754728d445a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0987d1a0b6b6470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f93ffc8c9348fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee025c877284bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0987d1a0b6b6470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcdade95e234199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f93ffc8c9348fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>