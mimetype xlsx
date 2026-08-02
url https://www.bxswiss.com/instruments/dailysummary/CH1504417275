--- v8 (2026-06-23)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eb7754728d445a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebc05b857f145c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f93ffc8c9348fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf624fd9e404722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fcdade95e234199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f93ffc8c9348fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f05e4d3863420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf624fd9e404722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,543</x:t>
-[...97 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,919</x:t>
-[...171 lines deleted...]
-          <x:t>3,925</x:t>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>