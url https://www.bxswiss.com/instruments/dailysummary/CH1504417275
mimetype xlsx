--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebc05b857f145c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e4767e3a8c342d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf624fd9e404722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7469b6219df244b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f05e4d3863420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf624fd9e404722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f7d8c5bca746b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7469b6219df244b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>4,335</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,239</x:t>
-[...355 lines deleted...]
-          <x:t>3,519</x:t>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>