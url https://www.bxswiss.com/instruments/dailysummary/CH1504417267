--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b4e063da8d4e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8b797c6e954382" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d110c0f1084123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9204c04428418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0bece1efac346ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d110c0f1084123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b563437d574ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9204c04428418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>