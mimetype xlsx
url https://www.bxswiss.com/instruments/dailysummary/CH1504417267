--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8b797c6e954382" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb2f2bbe444544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9204c04428418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c36ddf0fc954716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41b563437d574ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9204c04428418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649421d377644b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c36ddf0fc954716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,368</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,264</x:t>
-[...544 lines deleted...]
-          <x:t>0,586</x:t>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>