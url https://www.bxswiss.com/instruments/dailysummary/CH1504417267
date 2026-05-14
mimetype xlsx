--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb2f2bbe444544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57555a8b214bc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c36ddf0fc954716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07b5091596f4e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649421d377644b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c36ddf0fc954716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27823c73bca849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07b5091596f4e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>