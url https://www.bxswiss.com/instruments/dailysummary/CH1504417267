--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c57555a8b214bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f962780f85e430a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re07b5091596f4e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3893970883a84cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27823c73bca849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re07b5091596f4e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13040940170c44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3893970883a84cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>