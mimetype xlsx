--- v6 (2026-06-03)
+++ v7 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f962780f85e430a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c580f0345d4606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3893970883a84cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26b446ee7a24ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13040940170c44a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3893970883a84cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dc6e1a3eb84bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26b446ee7a24ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,325</x:t>
-[...360 lines deleted...]
-          <x:t>4,137</x:t>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>