--- v7 (2026-06-24)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c580f0345d4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f3c42423994698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re26b446ee7a24ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bd4b90b593405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dc6e1a3eb84bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re26b446ee7a24ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38addf291edc4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bd4b90b593405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>2,526</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>2,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,159</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,447</x:t>
-[...36 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>