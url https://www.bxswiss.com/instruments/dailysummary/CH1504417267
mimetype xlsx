--- v8 (2026-07-14)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f3c42423994698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09d875e4fc74313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bd4b90b593405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44837ea252a3439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38addf291edc4c5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bd4b90b593405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42181e57607b4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44837ea252a3439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,447</x:t>
-[...4 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,729</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>2,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>3,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>