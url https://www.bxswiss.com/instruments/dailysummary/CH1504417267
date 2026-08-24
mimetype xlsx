--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09d875e4fc74313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb94a05d66a748e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44837ea252a3439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf82732c32be4a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42181e57607b4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44837ea252a3439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f74119cd1ac4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf82732c32be4a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,343</x:t>
-[...360 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>