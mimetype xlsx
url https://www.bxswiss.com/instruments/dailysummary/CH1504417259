--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6ebf89802c84782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0330318b51354a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d42620d532742d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271ba4b3d12842b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bcaabbeb9be4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d42620d532742d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fc336203374dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271ba4b3d12842b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>