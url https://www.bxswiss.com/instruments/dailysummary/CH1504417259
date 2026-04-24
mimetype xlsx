--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0330318b51354a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95ce116bc8240b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271ba4b3d12842b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea5e93a90064ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72fc336203374dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271ba4b3d12842b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb246358d9514222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea5e93a90064ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,058</x:t>
-[...495 lines deleted...]
-          <x:t>1,430</x:t>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>