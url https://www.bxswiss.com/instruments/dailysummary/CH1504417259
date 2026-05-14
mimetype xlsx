--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95ce116bc8240b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6e799670a74eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea5e93a90064ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50a9364e5814c05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb246358d9514222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea5e93a90064ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597078a547e9413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50a9364e5814c05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>