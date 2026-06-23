--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a6e799670a74eb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5413a9f6084023" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra50a9364e5814c05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02977886e5f640c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597078a547e9413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra50a9364e5814c05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7dae7107f14ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02977886e5f640c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...554 lines deleted...]
-          <x:t>4,253</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>