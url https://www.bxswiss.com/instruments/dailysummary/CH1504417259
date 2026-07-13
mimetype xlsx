--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree5413a9f6084023" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb1670bb7ae471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02977886e5f640c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7283c2087f674a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e7dae7107f14ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02977886e5f640c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b744e19ceb44fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7283c2087f674a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,779</x:t>
-[...279 lines deleted...]
-          <x:t>4,725</x:t>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>