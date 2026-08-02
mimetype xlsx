--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb1670bb7ae471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4904efbab77b4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7283c2087f674a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8282554ea39248b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b744e19ceb44fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7283c2087f674a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014866c241644ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8282554ea39248b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,021</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>3,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>3,941</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,720</x:t>
-[...274 lines deleted...]
-          <x:t>4,851</x:t>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>