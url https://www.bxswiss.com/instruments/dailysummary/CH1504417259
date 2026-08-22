--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4904efbab77b4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6c1035adf144c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8282554ea39248b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb51f7a41f483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R014866c241644ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8282554ea39248b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5882d48f03e4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb51f7a41f483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,423</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,539</x:t>
-[...355 lines deleted...]
-          <x:t>3,811</x:t>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>