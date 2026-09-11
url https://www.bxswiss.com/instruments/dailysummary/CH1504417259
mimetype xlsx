--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d6c1035adf144c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dc94cc76604b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebdb51f7a41f483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra210e55659e2490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5882d48f03e4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebdb51f7a41f483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98031754bdaf4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra210e55659e2490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,811</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>5,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>