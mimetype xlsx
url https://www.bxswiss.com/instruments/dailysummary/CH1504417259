--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7dc94cc76604b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e504af2e9b24500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra210e55659e2490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbee2a3ba314a39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98031754bdaf4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra210e55659e2490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74afd0abc25149d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbee2a3ba314a39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,115</x:t>
-[...33 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,949</x:t>
-[...58 lines deleted...]
-          <x:t>4,887</x:t>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,061</x:t>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,921</x:t>
-[...53 lines deleted...]
-          <x:t>4,405</x:t>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>