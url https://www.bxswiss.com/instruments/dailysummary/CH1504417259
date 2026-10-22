--- v11 (2026-10-01)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e504af2e9b24500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fccbc6c5324b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cbee2a3ba314a39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66b5d89a99d46ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74afd0abc25149d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cbee2a3ba314a39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9071f982c4d478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66b5d89a99d46ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,955</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,593</x:t>
-[...119 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,061</x:t>
-[...85 lines deleted...]
-          <x:t>4,519</x:t>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,841</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>4,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>