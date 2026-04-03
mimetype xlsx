--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re65f9710a3f042d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d693892d5d42aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ed3433ecc445bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865a8f388ea743b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccfd14ef3144fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ed3433ecc445bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236ba1d5d87e4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865a8f388ea743b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>