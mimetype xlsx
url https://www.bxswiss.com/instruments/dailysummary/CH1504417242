--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d693892d5d42aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2daf3af2064ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865a8f388ea743b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa1a3fc210a4139"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R236ba1d5d87e4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865a8f388ea743b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f377192fd80485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa1a3fc210a4139" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,306</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,438</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,692</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>