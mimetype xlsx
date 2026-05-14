--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c2daf3af2064ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd20a29ae0904ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa1a3fc210a4139"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f8159da9646b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f377192fd80485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa1a3fc210a4139" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272c9550368e4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f8159da9646b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>