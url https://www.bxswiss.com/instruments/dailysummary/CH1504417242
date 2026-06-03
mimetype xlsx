--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd20a29ae0904ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfd844386ff47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f8159da9646b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69408a093382426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272c9550368e4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f8159da9646b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ea8e628ab4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69408a093382426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>