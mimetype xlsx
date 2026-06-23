--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dfd844386ff47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6375669c62764c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69408a093382426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af9fa7535064a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde1ea8e628ab4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69408a093382426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1ebe92ebb24b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af9fa7535064a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,351</x:t>
-[...75 lines deleted...]
-          <x:t>3,369</x:t>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>4,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>