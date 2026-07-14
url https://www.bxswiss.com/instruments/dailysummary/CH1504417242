--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6375669c62764c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c1ac2deda941a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af9fa7535064a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbea07b768574d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e1ebe92ebb24b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af9fa7535064a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d6fa297d3e4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbea07b768574d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>3,211</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,203</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>3,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,603</x:t>
-[...26 lines deleted...]
-          <x:t>3,435</x:t>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>