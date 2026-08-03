--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c1ac2deda941a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd1a32bf8fba4ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbea07b768574d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b40a692b05f4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d6fa297d3e4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbea07b768574d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d70c70b1f1446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b40a692b05f4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417242</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,459</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,447</x:t>
-[...566 lines deleted...]
-          <x:t>3,515</x:t>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>