--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ddd7b6ccdc4d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8be689d733c4dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b178fbd53f47ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5764b5229f23426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1454dfba5ac040ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b178fbd53f47ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494f6747265f4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5764b5229f23426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>5,272</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,010</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>