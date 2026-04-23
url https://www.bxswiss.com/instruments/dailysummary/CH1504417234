--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8be689d733c4dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa15bd95a1bc468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5764b5229f23426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6247d9cab440d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494f6747265f4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5764b5229f23426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821c0b58f23147c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6247d9cab440d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,362</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>5,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>4,398</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>