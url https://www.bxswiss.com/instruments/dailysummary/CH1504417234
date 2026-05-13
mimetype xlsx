--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa15bd95a1bc468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4c1b38c7984e82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6247d9cab440d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da985a61e0746d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R821c0b58f23147c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6247d9cab440d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357b782ff6494323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da985a61e0746d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,754</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>