--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4c1b38c7984e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9287adce8db4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da985a61e0746d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad41d77e8a84405"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357b782ff6494323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da985a61e0746d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049e65e4193b4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad41d77e8a84405" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>