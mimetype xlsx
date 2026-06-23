--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9287adce8db4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8f8dc339344740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad41d77e8a84405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b9001c1e224a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R049e65e4193b4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad41d77e8a84405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1df610b64ec4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b9001c1e224a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>7,923</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,875</x:t>
-[...404 lines deleted...]
-          <x:t>9,207</x:t>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>9,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>