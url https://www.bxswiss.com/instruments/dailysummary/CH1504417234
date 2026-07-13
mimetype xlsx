--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8f8dc339344740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4e49087e37468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b9001c1e224a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27854953d57e4ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1df610b64ec4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b9001c1e224a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9adb2d837241b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27854953d57e4ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>9,207</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,281</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>7,899</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,649</x:t>
-[...112 lines deleted...]
-          <x:t>8,809</x:t>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>8,943</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>