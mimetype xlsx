--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4e49087e37468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931e750278424883" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27854953d57e4ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a6fe91b9a4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9adb2d837241b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27854953d57e4ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02877f884a24a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a6fe91b9a4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>8,809</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,413</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,231</x:t>
-[...279 lines deleted...]
-          <x:t>9,123</x:t>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>