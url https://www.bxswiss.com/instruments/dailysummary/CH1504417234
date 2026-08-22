--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R931e750278424883" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d2f11eea814372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e3a6fe91b9a4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaeb519f1724b05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb02877f884a24a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e3a6fe91b9a4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffb92c56cf04845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaeb519f1724b05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,959</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,957</x:t>
-[...124 lines deleted...]
-          <x:t>8,771</x:t>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,413</x:t>
-[...335 lines deleted...]
-          <x:t>8,623</x:t>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,181</x:t>
-[...112 lines deleted...]
-          <x:t>8,147</x:t>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>