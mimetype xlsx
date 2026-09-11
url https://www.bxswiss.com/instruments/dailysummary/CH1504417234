--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d2f11eea814372" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31db434108394eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaeb519f1724b05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9abbc028bd43b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffb92c56cf04845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaeb519f1724b05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacb28d1c0c84912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9abbc028bd43b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>9,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>