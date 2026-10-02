--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31db434108394eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c642698e5ea43e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9abbc028bd43b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5fec83872546ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacb28d1c0c84912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9abbc028bd43b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cd430844304617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5fec83872546ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>9,249</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>9,259</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>8,871</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>