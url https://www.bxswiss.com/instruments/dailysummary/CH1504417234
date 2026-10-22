--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c642698e5ea43e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736699d7ecff43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f5fec83872546ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9cfa7f5aa74b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cd430844304617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f5fec83872546ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73bbbabca194cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9cfa7f5aa74b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,083</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>9,359</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>9,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>