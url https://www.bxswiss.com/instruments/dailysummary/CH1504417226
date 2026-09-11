--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebba917125164dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e09dabee67c49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4851b5f4b9db4465"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18905a09b10c4f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b807164a3e64c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4851b5f4b9db4465" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c825e503c5b4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18905a09b10c4f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,643</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...590 lines deleted...]
-          <x:t>5,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,343</x:t>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>