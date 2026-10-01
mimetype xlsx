--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e09dabee67c49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d04a763b5f84776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18905a09b10c4f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2672edf7864c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c825e503c5b4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18905a09b10c4f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cba35822d3f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2672edf7864c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>5,629</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,421</x:t>
-[...242 lines deleted...]
-          <x:t>5,673</x:t>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>5,313</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...100 lines deleted...]
-          <x:t>5,185</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>