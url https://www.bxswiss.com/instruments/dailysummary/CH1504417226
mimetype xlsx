--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d04a763b5f84776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406e63221ade4b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2672edf7864c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1a3bff137654af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cba35822d3f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2672edf7864c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4349bac9796a4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1a3bff137654af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,129</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,099</x:t>
-[...151 lines deleted...]
-          <x:t>4,899</x:t>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,211</x:t>
-        </x:is>
-[...386 lines deleted...]
-          <x:t>4,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>