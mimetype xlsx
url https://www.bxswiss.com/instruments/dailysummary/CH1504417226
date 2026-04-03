--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda61696dc741472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ebc1e4fd14635" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ee4fa851727433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990f51714d504b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74d3b6249c784bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ee4fa851727433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2b7c7367354983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990f51714d504b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,514</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,676</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>2,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,440</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>