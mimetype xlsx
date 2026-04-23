--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64ebc1e4fd14635" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddf16616ede47ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990f51714d504b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re646476b485c49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2b7c7367354983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990f51714d504b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e961c3eaa540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re646476b485c49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,430</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>