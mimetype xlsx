--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ddf16616ede47ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd553b8c2d6b242d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re646476b485c49e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61e31830e51478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e961c3eaa540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re646476b485c49e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45a44c1386847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61e31830e51478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>