--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd553b8c2d6b242d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8975e73fc5b54f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf61e31830e51478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1d306c52f046c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45a44c1386847de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf61e31830e51478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0cd5de66504ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1d306c52f046c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>