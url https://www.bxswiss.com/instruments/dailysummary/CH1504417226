--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8975e73fc5b54f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86989d6c67e49c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1d306c52f046c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a633974a2bb452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0cd5de66504ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1d306c52f046c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7623ba97fd4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a633974a2bb452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>4,417</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>5,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>