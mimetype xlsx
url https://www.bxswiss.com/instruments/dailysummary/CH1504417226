--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf86989d6c67e49c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f645fc89304035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a633974a2bb452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed50468b927426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec7623ba97fd4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a633974a2bb452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb6a9e11bf54d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed50468b927426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,695</x:t>
-[...11 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>4,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>