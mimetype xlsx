--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f645fc89304035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbaa1f9231e42ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed50468b927426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de38e515c974152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb6a9e11bf54d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed50468b927426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637383da066a4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de38e515c974152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,345</x:t>
-[...576 lines deleted...]
-          <x:t>5,163</x:t>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>