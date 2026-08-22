--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbaa1f9231e42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebba917125164dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de38e515c974152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4851b5f4b9db4465"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637383da066a4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de38e515c974152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b807164a3e64c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4851b5f4b9db4465" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,177</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,075</x:t>
-[...328 lines deleted...]
-          <x:t>4,109</x:t>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>