--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e35731466a24cea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd105833be81c4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e13443e4934376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcfccb72ee74f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89f27eeeba1f4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e13443e4934376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80ce87e0ec24902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcfccb72ee74f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>