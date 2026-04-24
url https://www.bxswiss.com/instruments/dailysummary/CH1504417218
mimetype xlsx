--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd105833be81c4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64253e7f5cc64c31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fcfccb72ee74f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948d7b65d1d14f20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80ce87e0ec24902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fcfccb72ee74f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ccd3a049ea4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948d7b65d1d14f20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>1,428</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,270</x:t>
-[...65 lines deleted...]
-          <x:t>1,346</x:t>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,164</x:t>
-[...301 lines deleted...]
-          <x:t>0,810</x:t>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>