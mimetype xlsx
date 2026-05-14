--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64253e7f5cc64c31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0400898a16bc4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948d7b65d1d14f20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392c575eed4c4ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ccd3a049ea4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948d7b65d1d14f20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b14746858764d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392c575eed4c4ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>