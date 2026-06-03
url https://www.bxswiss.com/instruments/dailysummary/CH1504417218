--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0400898a16bc4647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4c2fc55beb4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392c575eed4c4ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8443c3809234593"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b14746858764d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392c575eed4c4ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841c95f358994791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8443c3809234593" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>