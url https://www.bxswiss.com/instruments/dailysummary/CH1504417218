--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4c2fc55beb4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79f7d4071954c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8443c3809234593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74f37113a1a4025"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841c95f358994791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8443c3809234593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822ef87727384f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74f37113a1a4025" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,579</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>4,769</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>