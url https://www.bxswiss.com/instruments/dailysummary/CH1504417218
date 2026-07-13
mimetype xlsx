--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb79f7d4071954c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a374266db944cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74f37113a1a4025"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aff826af56c4763"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822ef87727384f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74f37113a1a4025" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f4f024c6c40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aff826af56c4763" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>3,287</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>4,001</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,823</x:t>
-[...53 lines deleted...]
-          <x:t>3,747</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>