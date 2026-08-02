--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a374266db944cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759e2782f98a46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aff826af56c4763"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c4e08d63d74cb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0f4f024c6c40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aff826af56c4763" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2726fb170e454d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c4e08d63d74cb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,001</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,823</x:t>
-[...75 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>2,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,746</x:t>
-[...274 lines deleted...]
-          <x:t>3,893</x:t>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>