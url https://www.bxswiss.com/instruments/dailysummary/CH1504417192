--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca11bf90d634291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854d8c6915e34147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae9022a7deb4ff5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e9c1fe5f814ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8d1b98d709419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae9022a7deb4ff5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5260126873854582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e9c1fe5f814ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...527 lines deleted...]
-          <x:t>2,156</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...100 lines deleted...]
-          <x:t>2,236</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>