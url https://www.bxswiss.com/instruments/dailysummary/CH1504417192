--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854d8c6915e34147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3feb6e549794e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e9c1fe5f814ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aff438e3cd4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5260126873854582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e9c1fe5f814ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aadc09165984e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aff438e3cd4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>