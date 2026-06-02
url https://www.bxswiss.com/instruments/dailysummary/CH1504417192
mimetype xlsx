--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3feb6e549794e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09611b472514490" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57aff438e3cd4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0ffb01b90440c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aadc09165984e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57aff438e3cd4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc6c88a731a4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0ffb01b90440c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>