--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09611b472514490" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fcb61f6fa54da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0ffb01b90440c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279b4d7b252246f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fc6c88a731a4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0ffb01b90440c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d29102afb924c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279b4d7b252246f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,319</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,080</x:t>
-[...188 lines deleted...]
-          <x:t>6,235</x:t>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>