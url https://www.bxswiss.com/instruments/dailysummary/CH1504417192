--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fcb61f6fa54da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21968042c814017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279b4d7b252246f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2504d03f1d3485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d29102afb924c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279b4d7b252246f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85afdf15044d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2504d03f1d3485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>4,983</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,625</x:t>
-[...166 lines deleted...]
-          <x:t>5,320</x:t>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>5,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>