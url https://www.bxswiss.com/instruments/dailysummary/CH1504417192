--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21968042c814017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5c6246d9f43b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2504d03f1d3485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757beabe2957488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85afdf15044d4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2504d03f1d3485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra384c39a12734c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757beabe2957488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,541</x:t>
-[...58 lines deleted...]
-          <x:t>5,253</x:t>
+          <x:t>5,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,327</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,739</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,027</x:t>
-[...306 lines deleted...]
-          <x:t>5,479</x:t>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>