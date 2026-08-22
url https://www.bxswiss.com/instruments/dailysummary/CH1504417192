--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b5c6246d9f43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba096bfa9f649de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757beabe2957488c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7a810213c14b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra384c39a12734c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757beabe2957488c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4526f7f160490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7a810213c14b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>4,741</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>5,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>