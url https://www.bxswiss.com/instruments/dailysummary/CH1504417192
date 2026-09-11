--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba096bfa9f649de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de81b506c3343fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f7a810213c14b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26176bbb6e344aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf4526f7f160490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f7a810213c14b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad34cc1a09a14af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26176bbb6e344aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,957</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,875</x:t>
-[...70 lines deleted...]
-          <x:t>4,859</x:t>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,381</x:t>
-[...517 lines deleted...]
-          <x:t>5,683</x:t>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>