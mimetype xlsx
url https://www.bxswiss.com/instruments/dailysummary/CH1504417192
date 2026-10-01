--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de81b506c3343fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f2ab6709f54559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26176bbb6e344aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra978f0f80fe5470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad34cc1a09a14af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26176bbb6e344aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bc088b0c04c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra978f0f80fe5470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>6,001</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>21.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,759</x:t>
-[...80 lines deleted...]
-          <x:t>5,717</x:t>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,641</x:t>
-[...323 lines deleted...]
-          <x:t>5,537</x:t>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>