--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f2ab6709f54559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77bdc9a1b5c84a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra978f0f80fe5470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3139fb61b884618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3bc088b0c04c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra978f0f80fe5470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e10ba8a74a47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3139fb61b884618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417192</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>5,107</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>