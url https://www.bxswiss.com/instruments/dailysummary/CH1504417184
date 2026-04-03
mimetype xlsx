--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cb891b3696a42cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d58d06e8b7744c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50718599d8604a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599b04097eac4825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8128f8a4fd4645f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50718599d8604a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58491d2a2ff742f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599b04097eac4825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>