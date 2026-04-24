--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d58d06e8b7744c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ab401bf0dd4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R599b04097eac4825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade2d2e0eb7c471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58491d2a2ff742f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R599b04097eac4825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d21e701210e489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade2d2e0eb7c471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,854</x:t>
-[...603 lines deleted...]
-          <x:t>0,944</x:t>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>