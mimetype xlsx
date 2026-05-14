--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01ab401bf0dd4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ac47316744d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade2d2e0eb7c471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b9a008169340cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d21e701210e489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade2d2e0eb7c471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0032631f0be34c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b9a008169340cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>