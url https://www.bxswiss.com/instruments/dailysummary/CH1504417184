--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10ac47316744d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b22f1e4fb0472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96b9a008169340cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302dff8e6cd469a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0032631f0be34c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96b9a008169340cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d7f79285b9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302dff8e6cd469a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>