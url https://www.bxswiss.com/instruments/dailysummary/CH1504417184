--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b22f1e4fb0472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05b5753b6654738" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc302dff8e6cd469a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1b445910da450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d7f79285b9480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc302dff8e6cd469a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02eead672fe4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1b445910da450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>4,149</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,821</x:t>
-[...38 lines deleted...]
-          <x:t>3,779</x:t>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,699</x:t>
-[...220 lines deleted...]
-          <x:t>5,093</x:t>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>