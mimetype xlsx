--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05b5753b6654738" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339f7604421a43d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1b445910da450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38947b130004872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02eead672fe4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1b445910da450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad378eb5dfbd440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38947b130004872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>