--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339f7604421a43d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60054550619c456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re38947b130004872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d1515ca82f42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad378eb5dfbd440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re38947b130004872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386c66724b3d42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d1515ca82f42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,069</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,573</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,397</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,031</x:t>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>3,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,499</x:t>
-[...80 lines deleted...]
-          <x:t>4,191</x:t>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>