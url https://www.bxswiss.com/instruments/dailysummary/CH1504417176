--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0e9972de2a4c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9255485473424079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94b9ce91ec4d44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ff5d79535f48bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9870fc62ba6c4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94b9ce91ec4d44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ba43e2273f4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ff5d79535f48bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,014</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,902</x:t>
-[...178 lines deleted...]
-          <x:t>5,814</x:t>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,578</x:t>
-[...53 lines deleted...]
-          <x:t>5,216</x:t>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>