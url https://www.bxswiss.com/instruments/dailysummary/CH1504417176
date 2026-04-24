--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9255485473424079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674490eae4684193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ff5d79535f48bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba30924b48548e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ba43e2273f4894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ff5d79535f48bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref681938fd9d464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba30924b48548e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>5,228</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,542</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,498</x:t>
-[...220 lines deleted...]
-          <x:t>4,804</x:t>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>