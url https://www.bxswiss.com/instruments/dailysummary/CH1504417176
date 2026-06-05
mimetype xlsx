--- v4 (2026-04-24)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674490eae4684193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd598d8e331f34547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba30924b48548e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0063e2753ddd4e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref681938fd9d464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba30924b48548e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa71ba292e234ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0063e2753ddd4e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>7,320</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>