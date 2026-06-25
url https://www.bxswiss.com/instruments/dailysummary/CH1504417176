--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd598d8e331f34547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cad8f3a7c54bdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0063e2753ddd4e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c977d29255490a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa71ba292e234ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0063e2753ddd4e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc70a6e6f00447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c977d29255490a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,655</x:t>
-[...43 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,737</x:t>
-[...31 lines deleted...]
-          <x:t>8,643</x:t>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,871</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>9,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>