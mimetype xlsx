--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cad8f3a7c54bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0eb2810aa14f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c977d29255490a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ab183bfb0448f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc70a6e6f00447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c977d29255490a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb276ce7c004647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ab183bfb0448f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>9,833</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,529</x:t>
-[...6 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,337</x:t>
-[...124 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,781</x:t>
-[...124 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,841</x:t>
-[...63 lines deleted...]
-          <x:t>9,195</x:t>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>