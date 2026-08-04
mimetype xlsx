--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0eb2810aa14f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343567d770aa4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ab183bfb0448f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc265fad1eb5949e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb276ce7c004647ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ab183bfb0448f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b516d8fe77c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc265fad1eb5949e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,781</x:t>
-[...124 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,841</x:t>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,495</x:t>
-[...48 lines deleted...]
-          <x:t>8,871</x:t>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>9,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>