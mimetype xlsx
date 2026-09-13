--- v8 (2026-08-04)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R343567d770aa4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdaec8cf63f143b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc265fad1eb5949e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9138b715c22a41a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b516d8fe77c495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc265fad1eb5949e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7520d60736564397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9138b715c22a41a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,773</x:t>
-[...387 lines deleted...]
-          <x:t>9,589</x:t>
+          <x:t>9,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>