--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdaec8cf63f143b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6f8cf6c92c4fca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9138b715c22a41a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbde2d8805b4dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7520d60736564397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9138b715c22a41a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f93dd2612ea46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbde2d8805b4dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>10,301</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>9,891</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,043</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>9,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>