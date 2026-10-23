--- v10 (2026-10-03)
+++ v11 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b6f8cf6c92c4fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c286143ac5d4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbde2d8805b4dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3eff6124f7b434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f93dd2612ea46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbde2d8805b4dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e47ae7ba484afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3eff6124f7b434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,001</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,651</x:t>
-[...205 lines deleted...]
-          <x:t>9,607</x:t>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,575</x:t>
-[...237 lines deleted...]
-          <x:t>10,203</x:t>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,049</x:t>
-[...161 lines deleted...]
-          <x:t>10,257</x:t>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>