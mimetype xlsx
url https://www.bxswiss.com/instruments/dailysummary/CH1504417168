--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra601b41bce444234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0142ceabed4de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7459209927c4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d44984b7a44762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532eab6fc61d4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7459209927c4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4872d0cf124dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d44984b7a44762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,214</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,062</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,120</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>