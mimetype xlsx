--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c0142ceabed4de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3af4eeb1d2d4f05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d44984b7a44762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad8b557f6b74b54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4872d0cf124dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d44984b7a44762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1960efb1016d4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad8b557f6b74b54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>2,652</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,430</x:t>
-[...377 lines deleted...]
-          <x:t>1,940</x:t>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>