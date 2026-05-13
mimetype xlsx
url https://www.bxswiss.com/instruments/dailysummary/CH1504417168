--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3af4eeb1d2d4f05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc67336b41fd4375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ad8b557f6b74b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb17b3668094006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1960efb1016d4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ad8b557f6b74b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41522ab21a524441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb17b3668094006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>