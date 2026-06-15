--- v5 (2026-05-13)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc67336b41fd4375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fc5ee878f14b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcb17b3668094006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8d19bd639e4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41522ab21a524441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcb17b3668094006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3472550227df4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8d19bd639e4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>5,283</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,217</x:t>
-[...80 lines deleted...]
-          <x:t>5,113</x:t>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>