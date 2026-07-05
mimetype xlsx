--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fc5ee878f14b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06e1c0ca6ac47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a8d19bd639e4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c320aa32c74432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3472550227df4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a8d19bd639e4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae889b837c1343a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c320aa32c74432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...97 lines deleted...]
-          <x:t>5,571</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,413</x:t>
-[...431 lines deleted...]
-          <x:t>5,539</x:t>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>