--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb06e1c0ca6ac47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64f15041f47440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c320aa32c74432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95d025f6ddf40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae889b837c1343a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c320aa32c74432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e4fb50b17a438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95d025f6ddf40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,235</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,855</x:t>
-[...141 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,131</x:t>
-[...58 lines deleted...]
-          <x:t>5,665</x:t>
+          <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,795</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,333</x:t>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>