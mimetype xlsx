--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64f15041f47440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a1a58d2cb44adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95d025f6ddf40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe3a01a34064027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e4fb50b17a438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95d025f6ddf40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1b0c6fc1c14382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe3a01a34064027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,333</x:t>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...543 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>