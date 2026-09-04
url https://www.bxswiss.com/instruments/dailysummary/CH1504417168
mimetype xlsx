--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a1a58d2cb44adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1b214ec5da478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fe3a01a34064027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc841b875760a42e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1b0c6fc1c14382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fe3a01a34064027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400ab05e3054f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc841b875760a42e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>5,851</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,795</x:t>
-[...566 lines deleted...]
-          <x:t>6,951</x:t>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>