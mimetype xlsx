--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1b214ec5da478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5243154b124fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc841b875760a42e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6196f349a34c413f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400ab05e3054f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc841b875760a42e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf750691ac97b442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6196f349a34c413f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,653</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,617</x:t>
-[...620 lines deleted...]
-          <x:t>6,381</x:t>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>