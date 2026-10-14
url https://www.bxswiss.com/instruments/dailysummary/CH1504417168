--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5243154b124fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc029a489ab934119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6196f349a34c413f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288fef897a97457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf750691ac97b442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6196f349a34c413f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9547a84ede14fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288fef897a97457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,169</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,053</x:t>
-[...124 lines deleted...]
-          <x:t>5,827</x:t>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,383</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>6,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>