--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc029a489ab934119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96371c987839403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288fef897a97457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bbaddc3bfc4a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9547a84ede14fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288fef897a97457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ced1b6318f402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bbaddc3bfc4a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>5,717</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,543</x:t>
-[...124 lines deleted...]
-          <x:t>5,953</x:t>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,769</x:t>
-[...350 lines deleted...]
-          <x:t>6,443</x:t>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>