--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R612553fa27524923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bb3bede4d143b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce309f3f3a5d46df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6105068cb07d4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa0bbec1dbe4e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce309f3f3a5d46df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c541cfcbff4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6105068cb07d4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>