--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71bb3bede4d143b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8768087a2e38417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6105068cb07d4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb198fa12e16d4682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c541cfcbff4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6105068cb07d4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498c6c13c25941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb198fa12e16d4682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,546</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>