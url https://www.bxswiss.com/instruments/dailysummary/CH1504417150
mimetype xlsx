--- v4 (2026-04-26)
+++ v5 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8768087a2e38417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe0ceeabe949f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb198fa12e16d4682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b76553c084ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R498c6c13c25941ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb198fa12e16d4682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579b5fe570874f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b76553c084ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>3,022</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>