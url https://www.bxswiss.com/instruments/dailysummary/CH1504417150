--- v5 (2026-06-06)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fbe0ceeabe949f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd59a0619a644628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b76553c084ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75908ec1b104e9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579b5fe570874f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b76553c084ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa12af0eb854442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75908ec1b104e9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,307</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,293</x:t>
-[...598 lines deleted...]
-          <x:t>4,671</x:t>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>