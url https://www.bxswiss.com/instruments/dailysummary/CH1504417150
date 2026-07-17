--- v6 (2026-06-27)
+++ v7 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd59a0619a644628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860bedb3f6954d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75908ec1b104e9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc35e78f12340b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa12af0eb854442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75908ec1b104e9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9324ba52f8f740e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc35e78f12340b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>5,089</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,671</x:t>
-[...404 lines deleted...]
-          <x:t>3,747</x:t>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>