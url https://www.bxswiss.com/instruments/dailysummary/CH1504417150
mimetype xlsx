--- v7 (2026-07-17)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860bedb3f6954d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38227d4251ca4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc35e78f12340b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra388d135dd134acc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9324ba52f8f740e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc35e78f12340b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559eb64bb775432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra388d135dd134acc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,489</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,657</x:t>
-[...161 lines deleted...]
-          <x:t>3,747</x:t>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,747</x:t>
-[...377 lines deleted...]
-          <x:t>4,569</x:t>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>