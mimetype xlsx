--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2d04d698954c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce9184e572843c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd3136948b84d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91d2b52d3d4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719f766a5d234c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd3136948b84d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58be89d1a4c4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91d2b52d3d4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>