--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcce9184e572843c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163b501049274e37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91d2b52d3d4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b1094f1b534ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58be89d1a4c4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91d2b52d3d4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebaa07fb6e74146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b1094f1b534ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,920</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,130</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>