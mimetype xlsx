--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R163b501049274e37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5778b2e414b041f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b1094f1b534ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6071f3cdb0d24099"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebaa07fb6e74146" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b1094f1b534ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369d7ed2dd05446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6071f3cdb0d24099" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>