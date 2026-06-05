--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5778b2e414b041f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd604dae26034d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6071f3cdb0d24099"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2765ed65994da2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369d7ed2dd05446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6071f3cdb0d24099" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd8cf6f58c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2765ed65994da2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>