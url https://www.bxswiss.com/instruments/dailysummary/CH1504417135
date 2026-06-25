--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd604dae26034d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a6cb45dc9a4bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2765ed65994da2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bf928ef3af4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fd8cf6f58c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2765ed65994da2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb320ff1a86424e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bf928ef3af4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,661</x:t>
-[...75 lines deleted...]
-          <x:t>5,773</x:t>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,565</x:t>
-[...16 lines deleted...]
-          <x:t>5,773</x:t>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,565</x:t>
-[...382 lines deleted...]
-          <x:t>6,617</x:t>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>