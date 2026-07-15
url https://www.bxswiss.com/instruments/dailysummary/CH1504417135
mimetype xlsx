--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a6cb45dc9a4bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e978594c3694ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78bf928ef3af4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c36767b5c4046"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb320ff1a86424e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78bf928ef3af4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03321f8d6b2743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c36767b5c4046" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,545</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,163</x:t>
-[...11 lines deleted...]
-          <x:t>5,591</x:t>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,577</x:t>
-[...129 lines deleted...]
-          <x:t>6,445</x:t>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>6,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,991</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>5,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>