--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e978594c3694ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d4f8200a704b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98c36767b5c4046"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5079fa3a60584660"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03321f8d6b2743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98c36767b5c4046" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40ca5e1d9de4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5079fa3a60584660" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,445</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,123</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>5,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,953</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>6,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>