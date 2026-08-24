--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d4f8200a704b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e131838f69484a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5079fa3a60584660"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb999d7e3384733"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40ca5e1d9de4caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5079fa3a60584660" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1810e09d6e68488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb999d7e3384733" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>