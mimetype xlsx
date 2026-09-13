--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e131838f69484a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06db99f3462d4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb999d7e3384733"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9768562f46c4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1810e09d6e68488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb999d7e3384733" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e13e5b2afa4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9768562f46c4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>6,841</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,815</x:t>
-[...318 lines deleted...]
-          <x:t>6,299</x:t>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>