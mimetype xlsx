--- v11 (2026-09-13)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06db99f3462d4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88503d25d234705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9768562f46c4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35b97e4ecd9a485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07e13e5b2afa4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9768562f46c4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc60006a9d8b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35b97e4ecd9a485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,085</x:t>
-[...70 lines deleted...]
-          <x:t>6,519</x:t>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,405</x:t>
-[...53 lines deleted...]
-          <x:t>6,143</x:t>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>5,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>