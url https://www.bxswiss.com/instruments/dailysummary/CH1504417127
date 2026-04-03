--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raab6c349fc0a45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0ba28c2e53484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c4d28c2bbac4cd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286fa64fbeb1438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da280bbcc674d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c4d28c2bbac4cd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c52091455e40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286fa64fbeb1438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>