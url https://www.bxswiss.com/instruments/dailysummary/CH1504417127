--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0ba28c2e53484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1929c5eefb6d4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R286fa64fbeb1438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588c75d54434c6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c52091455e40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R286fa64fbeb1438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7d658a8b964d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588c75d54434c6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,470</x:t>
-[...549 lines deleted...]
-          <x:t>1,252</x:t>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>