--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1929c5eefb6d4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4ebd7588224a3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf588c75d54434c6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e43d8832e94cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7d658a8b964d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf588c75d54434c6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aea5b5c3edf4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e43d8832e94cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,884</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,236</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>