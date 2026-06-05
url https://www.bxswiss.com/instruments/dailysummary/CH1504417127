--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4ebd7588224a3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db5e01d965e4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e43d8832e94cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34694f475b8c4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aea5b5c3edf4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e43d8832e94cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7302a76686643f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34694f475b8c4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>