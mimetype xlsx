--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69386f2b36ce4626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb8e7ff4274768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44145040d3404526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024e8d1fcdd4036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1e9f73c278414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44145040d3404526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8b3869d066407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024e8d1fcdd4036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,453</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>10,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>10,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,575</x:t>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>