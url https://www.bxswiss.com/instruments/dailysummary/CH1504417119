--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecb8e7ff4274768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d925bcd20ab4f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf024e8d1fcdd4036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661872eee91845db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac8b3869d066407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf024e8d1fcdd4036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f978673aa84217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661872eee91845db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>10,419</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>28.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,219</x:t>
-[...252 lines deleted...]
-          <x:t>10,047</x:t>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>