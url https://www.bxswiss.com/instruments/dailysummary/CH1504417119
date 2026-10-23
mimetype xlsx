--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d925bcd20ab4f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac081e27bd0f4bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661872eee91845db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462041e96ead4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f978673aa84217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661872eee91845db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c16af86554f417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462041e96ead4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,753</x:t>
-[...21 lines deleted...]
-          <x:t>10,601</x:t>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,245</x:t>
-[...65 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,935</x:t>
-[...522 lines deleted...]
-          <x:t>10,347</x:t>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>