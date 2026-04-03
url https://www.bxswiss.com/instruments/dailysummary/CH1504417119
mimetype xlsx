--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769b80fce42d4191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75631203a3b24091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa6986c18ca4cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6f1aafec994874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R152a88ae5ce44a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa6986c18ca4cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bc706744894458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6f1aafec994874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>6,816</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,544</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>5,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,864</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>