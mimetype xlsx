--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75631203a3b24091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb04e03c156341d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6f1aafec994874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904deeab566b43c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4bc706744894458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6f1aafec994874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b4b63217184ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904deeab566b43c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>5,222</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>