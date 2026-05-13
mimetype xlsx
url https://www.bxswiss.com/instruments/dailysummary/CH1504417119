--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb04e03c156341d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e3ceee42746f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R904deeab566b43c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfdd33006394b1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b4b63217184ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R904deeab566b43c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83bdfe5958d4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfdd33006394b1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>