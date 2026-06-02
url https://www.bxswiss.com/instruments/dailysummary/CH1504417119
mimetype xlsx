--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e3ceee42746f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2100aca390a4fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfdd33006394b1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e63f192a0c4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83bdfe5958d4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfdd33006394b1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54b9de31af64bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e63f192a0c4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>