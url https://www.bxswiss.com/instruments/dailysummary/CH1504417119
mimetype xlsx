--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2100aca390a4fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60db80907244eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e63f192a0c4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f96b7ed21944d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54b9de31af64bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e63f192a0c4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6172815f07047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f96b7ed21944d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,878</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>