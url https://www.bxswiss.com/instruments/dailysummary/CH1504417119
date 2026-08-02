--- v7 (2026-06-22)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60db80907244eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7417ba5103d34036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f96b7ed21944d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f747d400f264eb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6172815f07047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f96b7ed21944d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56325de93e6c47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f747d400f264eb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>10,389</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,081</x:t>
-[...156 lines deleted...]
-          <x:t>10,009</x:t>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>18.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,193</x:t>
-[...63 lines deleted...]
-          <x:t>10,057</x:t>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>