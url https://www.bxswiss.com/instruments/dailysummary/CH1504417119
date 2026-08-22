--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7417ba5103d34036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69386f2b36ce4626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f747d400f264eb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44145040d3404526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56325de93e6c47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f747d400f264eb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a1e9f73c278414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44145040d3404526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>10,119</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,723</x:t>
-[...357 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,093</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>9,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,513</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>