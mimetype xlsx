--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R142bf2e09c384dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra668656b080e47ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b44031a8fa34002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4a84307a1349cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c13e7b999284175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b44031a8fa34002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef9d5fa31f04f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4a84307a1349cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>