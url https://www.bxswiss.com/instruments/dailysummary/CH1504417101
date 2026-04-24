--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra668656b080e47ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cf2a848b8343c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc4a84307a1349cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e2d2cd2622432f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef9d5fa31f04f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc4a84307a1349cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760e8c3129b449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e2d2cd2622432f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,456</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,156</x:t>
-[...16 lines deleted...]
-          <x:t>3,074</x:t>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,034</x:t>
-[...129 lines deleted...]
-          <x:t>2,790</x:t>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,876</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>2,328</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>