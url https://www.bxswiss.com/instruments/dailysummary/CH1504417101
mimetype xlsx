--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76cf2a848b8343c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453d70bc6eda4c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e2d2cd2622432f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5795d0f6a8f0408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760e8c3129b449e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e2d2cd2622432f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40ce85d975a49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5795d0f6a8f0408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>