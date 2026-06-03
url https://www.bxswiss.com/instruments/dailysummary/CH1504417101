--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453d70bc6eda4c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d7eb3d2c584862" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5795d0f6a8f0408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77669ece5b90450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40ce85d975a49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5795d0f6a8f0408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ba6f6846e943ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77669ece5b90450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>