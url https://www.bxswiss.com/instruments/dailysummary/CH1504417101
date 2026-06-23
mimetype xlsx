--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d7eb3d2c584862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b32923f000f42bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77669ece5b90450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb875c026feae403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ba6f6846e943ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77669ece5b90450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050594c611bd4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb875c026feae403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>6,387</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,423</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>7,175</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>