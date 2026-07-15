--- v7 (2026-06-23)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b32923f000f42bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd380e77f0ac54708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb875c026feae403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7371e52d9a9b4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R050594c611bd4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb875c026feae403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd3c82f46f4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7371e52d9a9b4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,320</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,202</x:t>
-[...281 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,421</x:t>
-[...247 lines deleted...]
-          <x:t>6,271</x:t>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>