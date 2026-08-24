--- v8 (2026-07-15)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd380e77f0ac54708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488f0a6069ca4150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7371e52d9a9b4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13e94701e2e45a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ffd3c82f46f4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7371e52d9a9b4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4b0f993ca1417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13e94701e2e45a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,299</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,191</x:t>
-[...490 lines deleted...]
-          <x:t>6,407</x:t>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>