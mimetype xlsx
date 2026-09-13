--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488f0a6069ca4150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015c6aa7f520418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re13e94701e2e45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298c1db52c854f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe4b0f993ca1417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re13e94701e2e45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aca4eba08f441fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298c1db52c854f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,923</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,373</x:t>
-[...571 lines deleted...]
-          <x:t>6,725</x:t>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>