--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015c6aa7f520418d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e385ecaf2d8465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R298c1db52c854f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed1ce31949f4c2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aca4eba08f441fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R298c1db52c854f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15fcc05d3014ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed1ce31949f4c2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,217</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,061</x:t>
-[...357 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,923</x:t>
-[...117 lines deleted...]
-          <x:t>6,613</x:t>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>