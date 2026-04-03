--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd20d6d7a684881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1308ef912774560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a1a8296b01e48ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ce60a959cd4766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bafda372b5b469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a1a8296b01e48ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15651d6e38e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ce60a959cd4766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>