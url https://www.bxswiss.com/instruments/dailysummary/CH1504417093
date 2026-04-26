--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1308ef912774560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3502a0209a4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ce60a959cd4766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e0aa5578524e16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15651d6e38e4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ce60a959cd4766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e95bb96f30421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e0aa5578524e16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,474</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,196</x:t>
-[...598 lines deleted...]
-          <x:t>1,426</x:t>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>