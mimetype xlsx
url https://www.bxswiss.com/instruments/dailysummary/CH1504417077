--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24a30b51f6b48b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e73ba12b12d4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a1beea53e7493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1368c6777b6847f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6c87db292845a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a1beea53e7493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19ac8bda08a044d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1368c6777b6847f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>7,401</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,173</x:t>
-[...323 lines deleted...]
-          <x:t>7,115</x:t>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>