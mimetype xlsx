--- v1 (2026-03-15)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9c2f153ff1413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4fea5b6d3047c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d106874c4bc4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675c95b826d84dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6612567d63294ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d106874c4bc4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecf06c6b611499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675c95b826d84dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>