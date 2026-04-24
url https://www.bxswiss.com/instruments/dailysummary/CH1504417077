--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b4fea5b6d3047c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2949efcc0b984547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R675c95b826d84dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39dec40a8384c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ecf06c6b611499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R675c95b826d84dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215d95add5be41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39dec40a8384c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,336</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>2,534</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>