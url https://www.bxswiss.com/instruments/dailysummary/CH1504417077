--- v3 (2026-04-24)
+++ v4 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2949efcc0b984547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad2e722fc82431e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39dec40a8384c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aacd211452549e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R215d95add5be41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39dec40a8384c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d320a561e39465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aacd211452549e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>