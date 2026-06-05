--- v4 (2026-05-15)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad2e722fc82431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dac3bc699ef40a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aacd211452549e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcfd61d1aa24d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d320a561e39465a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aacd211452549e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30de67bdccf4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcfd61d1aa24d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>