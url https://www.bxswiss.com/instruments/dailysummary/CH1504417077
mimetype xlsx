--- v5 (2026-06-05)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dac3bc699ef40a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeecd6c956a4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dcfd61d1aa24d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ca1e0480664641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30de67bdccf4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dcfd61d1aa24d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734f5e26da5a4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ca1e0480664641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>6,133</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>6,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,001</x:t>
-[...274 lines deleted...]
-          <x:t>7,251</x:t>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>