--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eeecd6c956a4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118b15730f744244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17ca1e0480664641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe17f9e768fb4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R734f5e26da5a4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17ca1e0480664641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbed315a87b54447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe17f9e768fb4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,657</x:t>
-[...426 lines deleted...]
-          <x:t>6,367</x:t>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>6,393</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>6,697</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>