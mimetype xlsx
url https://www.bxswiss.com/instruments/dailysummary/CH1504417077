--- v7 (2026-07-27)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118b15730f744244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7707e26dde474373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe17f9e768fb4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca25f4a849e4c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbed315a87b54447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe17f9e768fb4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061f3d68caa24304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca25f4a849e4c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,663</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>6,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>