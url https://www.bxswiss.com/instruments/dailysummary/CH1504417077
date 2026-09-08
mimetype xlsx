--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7707e26dde474373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24a30b51f6b48b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca25f4a849e4c1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a1beea53e7493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061f3d68caa24304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca25f4a849e4c1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6c87db292845a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a1beea53e7493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>