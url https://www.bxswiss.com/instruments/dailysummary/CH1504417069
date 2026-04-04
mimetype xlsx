--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aed444f08414baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb216d4b5caaa4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ff84f01ad4042f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204d719837ab4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692bd0e0dae74951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ff84f01ad4042f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70567fc61874530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204d719837ab4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>