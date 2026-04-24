--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb216d4b5caaa4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8aeb1f79642d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R204d719837ab4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d50078b12840b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70567fc61874530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R204d719837ab4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93682cc0470f4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d50078b12840b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>2,728</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,672</x:t>
-[...458 lines deleted...]
-          <x:t>1,614</x:t>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>