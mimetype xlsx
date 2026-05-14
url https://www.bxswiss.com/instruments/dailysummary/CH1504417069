--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a8aeb1f79642d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84430cccd7e45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d50078b12840b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf78e6797ae248f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93682cc0470f4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d50078b12840b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9589158101ff4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf78e6797ae248f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,284</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,742</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>