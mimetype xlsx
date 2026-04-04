--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce79e78485614b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd139f2f9da864d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd404d201f10b430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d0bd29140c4194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d6ac36f93434060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd404d201f10b430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re821db6669ba49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d0bd29140c4194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>7,300</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,022</x:t>
-[...16 lines deleted...]
-          <x:t>6,998</x:t>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,796</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>6,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,728</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>