--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd139f2f9da864d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235ca1772d5d4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d0bd29140c4194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fafba4b2a24b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re821db6669ba49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d0bd29140c4194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241f61af48004622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fafba4b2a24b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,728</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,472</x:t>
-[...431 lines deleted...]
-          <x:t>5,658</x:t>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>