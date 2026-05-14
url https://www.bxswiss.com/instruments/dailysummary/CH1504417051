--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235ca1772d5d4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b117f9ea30241af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18fafba4b2a24b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ae93b2ab849a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R241f61af48004622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18fafba4b2a24b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f382c450f44912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ae93b2ab849a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>