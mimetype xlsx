--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b117f9ea30241af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d91d10f4bd4a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0ae93b2ab849a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d1b2578e64806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f382c450f44912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0ae93b2ab849a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b838141800f4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d1b2578e64806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>