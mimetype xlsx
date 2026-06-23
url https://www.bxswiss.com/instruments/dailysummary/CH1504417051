--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d91d10f4bd4a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6330425c76d4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0d1b2578e64806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd72e64c5bc8446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b838141800f4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0d1b2578e64806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bf4deb4f2543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd72e64c5bc8446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>9,805</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,545</x:t>
-[...249 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,759</x:t>
-[...117 lines deleted...]
-          <x:t>11,203</x:t>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>