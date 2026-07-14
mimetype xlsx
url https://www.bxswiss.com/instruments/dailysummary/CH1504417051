--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6330425c76d4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7346b5029b204fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd72e64c5bc8446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b098d4f041f433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70bf4deb4f2543fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd72e64c5bc8446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbe8401c34e47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b098d4f041f433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,759</x:t>
-[...161 lines deleted...]
-          <x:t>11,011</x:t>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,009</x:t>
-[...323 lines deleted...]
-          <x:t>10,627</x:t>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>