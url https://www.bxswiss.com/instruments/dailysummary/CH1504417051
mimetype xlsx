--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7346b5029b204fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41017b0b93a4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b098d4f041f433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4037ea4d344e4e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbe8401c34e47c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b098d4f041f433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc09d41cbc24154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4037ea4d344e4e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,851</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,755</x:t>
-[...75 lines deleted...]
-          <x:t>10,719</x:t>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,585</x:t>
-[...485 lines deleted...]
-          <x:t>10,883</x:t>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>