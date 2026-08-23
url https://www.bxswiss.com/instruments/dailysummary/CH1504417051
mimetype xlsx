--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41017b0b93a4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefe395ba4b343fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4037ea4d344e4e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa496898e2d47bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccc09d41cbc24154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4037ea4d344e4e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e35ef13a4cb4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa496898e2d47bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>10,637</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,621</x:t>
-[...431 lines deleted...]
-          <x:t>9,835</x:t>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>