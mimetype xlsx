--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reefe395ba4b343fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e222a3b2664278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fa496898e2d47bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf250b98e00ba40a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e35ef13a4cb4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fa496898e2d47bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893d7a7a786c4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf250b98e00ba40a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>