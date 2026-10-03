--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e222a3b2664278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73c1d2615c74b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf250b98e00ba40a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12279df99fcb4aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893d7a7a786c4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf250b98e00ba40a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d04b5803784188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12279df99fcb4aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,455</x:t>
-[...4 lines deleted...]
-          <x:t>11,065</x:t>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,223</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,171</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>10,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>11,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>