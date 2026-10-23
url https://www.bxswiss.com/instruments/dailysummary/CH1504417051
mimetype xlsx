--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73c1d2615c74b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1c1da8f7c24d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12279df99fcb4aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a26a934f91c45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d04b5803784188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12279df99fcb4aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R952e164ef7214f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a26a934f91c45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,171</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>10,971</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>10,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>11,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,233</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...354 lines deleted...]
-          <x:t>24.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,455</x:t>
-[...85 lines deleted...]
-          <x:t>11,223</x:t>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>11,513</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>