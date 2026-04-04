--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6377a646fb5f45f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0f82f7a28a4735" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f1a625a41d149b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec8b79c4c14849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732a93d950554ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f1a625a41d149b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4351738129d0448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec8b79c4c14849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>