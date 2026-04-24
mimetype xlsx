--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0f82f7a28a4735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2932e1555e234a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cec8b79c4c14849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d4ab4af2044128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4351738129d0448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cec8b79c4c14849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a8fb49be02401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d4ab4af2044128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,758</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>2,746</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>