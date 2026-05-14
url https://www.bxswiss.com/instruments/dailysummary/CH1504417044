--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2932e1555e234a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eaf9350de14edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d4ab4af2044128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc06798de43b4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19a8fb49be02401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d4ab4af2044128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4333f272704722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc06798de43b4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>