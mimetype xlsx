--- v5 (2026-05-14)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eaf9350de14edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd43071c983b499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc06798de43b4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1ed00c8a8d04a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc4333f272704722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc06798de43b4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1991f50fb144e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1ed00c8a8d04a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>