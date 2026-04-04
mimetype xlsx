--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd55aae812b834f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd11e48347c4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d48b0e28ff549c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54a0d3759a439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R277489cef1e541e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d48b0e28ff549c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radeae37cfcfa4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54a0d3759a439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>