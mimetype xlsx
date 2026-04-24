--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd11e48347c4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589300bf9ead4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf54a0d3759a439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8464b1003224496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radeae37cfcfa4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf54a0d3759a439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58584740f6074093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8464b1003224496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,204</x:t>
-[...549 lines deleted...]
-          <x:t>1,814</x:t>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>