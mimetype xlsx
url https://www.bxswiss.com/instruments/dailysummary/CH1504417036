--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589300bf9ead4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a40460b8780459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8464b1003224496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1240d82540654f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58584740f6074093" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8464b1003224496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b88fd596814e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1240d82540654f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>