--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eefb4d98d104d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff48c53498d4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3213ab8a0f4c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb09f24bf6c4c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf804dbd1b93242ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3213ab8a0f4c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e64fd730b3c4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb09f24bf6c4c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>