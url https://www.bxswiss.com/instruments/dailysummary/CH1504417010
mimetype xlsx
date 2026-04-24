--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ff48c53498d4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5aaccb6d1840b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeb09f24bf6c4c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab04af74ee04987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e64fd730b3c4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeb09f24bf6c4c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef06b71683c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab04af74ee04987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>4,190</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,856</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,112</x:t>
-[...441 lines deleted...]
-          <x:t>2,966</x:t>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>