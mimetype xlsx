--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5aaccb6d1840b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b892aef433d41e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab04af74ee04987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ea72433d01469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef06b71683c4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab04af74ee04987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde44f41f41324d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ea72433d01469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>