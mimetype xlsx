--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b892aef433d41e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re232e145955645f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ea72433d01469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66747eb8ab64f35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde44f41f41324d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ea72433d01469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3075694f2234a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66747eb8ab64f35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>