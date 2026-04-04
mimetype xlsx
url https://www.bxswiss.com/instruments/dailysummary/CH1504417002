--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adcb98b79b948e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5912e6f565c84965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dc281d68334c5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad2c4d1953848e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf50ed15e9e54326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dc281d68334c5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82eae1cfc79d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad2c4d1953848e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>