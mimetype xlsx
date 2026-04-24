--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5912e6f565c84965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a793b4141544ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad2c4d1953848e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5713b98dc0c74264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82eae1cfc79d4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad2c4d1953848e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b72b1c87a0f4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5713b98dc0c74264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>2,708</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,752</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>2,544</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...316 lines deleted...]
-          <x:t>2,022</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>