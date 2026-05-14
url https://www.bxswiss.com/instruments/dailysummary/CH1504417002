--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a793b4141544ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re357296b783e42bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5713b98dc0c74264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649545f9cddd46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b72b1c87a0f4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5713b98dc0c74264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81984beb20fd4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649545f9cddd46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504417002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>