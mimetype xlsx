--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e5996b9fbc4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9701364a342f4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2e4371e7c2499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebc0a0e553f415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb448159834984951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2e4371e7c2499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1229c72a1eb94ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebc0a0e553f415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>12,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,009</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,463</x:t>
-[...220 lines deleted...]
-          <x:t>11,781</x:t>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>