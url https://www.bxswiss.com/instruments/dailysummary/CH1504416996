--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9701364a342f4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044d13f83420440a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebc0a0e553f415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b35db63db8e488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1229c72a1eb94ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebc0a0e553f415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2094a0c18ab2486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b35db63db8e488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>11,929</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>11,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,491</x:t>
-[...237 lines deleted...]
-          <x:t>12,155</x:t>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,507</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>12,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>