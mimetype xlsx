--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ae752876014e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488bccf489d1468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re47bdeb7ed3847a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f4a475c3044dd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R751d0efffb4144dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re47bdeb7ed3847a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0829530333a94e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f4a475c3044dd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>7,486</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,276</x:t>
-[...97 lines deleted...]
-          <x:t>7,470</x:t>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,936</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>