--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R488bccf489d1468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7310c99e312b4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49f4a475c3044dd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989e975438b74273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0829530333a94e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49f4a475c3044dd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147d9813bae84abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989e975438b74273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,198</x:t>
-[...603 lines deleted...]
-          <x:t>6,104</x:t>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>