--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7310c99e312b4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220ae545ed2942f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989e975438b74273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f5141b2d234ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147d9813bae84abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989e975438b74273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fafc5d184dc400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f5141b2d234ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>