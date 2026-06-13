--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R220ae545ed2942f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9897c0526a8f46b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6f5141b2d234ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bfabda1b464dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fafc5d184dc400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6f5141b2d234ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb01ca7905c44fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bfabda1b464dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,189</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>10,497</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>