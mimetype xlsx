--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9897c0526a8f46b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d76cee4d87d428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bfabda1b464dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6441e230460f4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb01ca7905c44fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bfabda1b464dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3205955386b4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6441e230460f4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>11,145</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,059</x:t>
-[...178 lines deleted...]
-          <x:t>11,377</x:t>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,169</x:t>
-[...139 lines deleted...]
-          <x:t>10,837</x:t>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>