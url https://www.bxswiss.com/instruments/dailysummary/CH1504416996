--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d76cee4d87d428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ea56a6bf194539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6441e230460f4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702cf0b271414480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3205955386b4fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6441e230460f4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ffaaa99c7e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702cf0b271414480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,179</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>11,293</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,159</x:t>
-[...168 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,277</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>11,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,281</x:t>
-[...161 lines deleted...]
-          <x:t>11,407</x:t>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>