--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ea56a6bf194539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f25a8b366e4ad2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R702cf0b271414480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69efa24362694d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ffaaa99c7e46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R702cf0b271414480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd72649f06d4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69efa24362694d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,281</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,281</x:t>
-[...276 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>11,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,115</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>