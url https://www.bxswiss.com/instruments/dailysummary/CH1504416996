--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80f25a8b366e4ad2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e5996b9fbc4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69efa24362694d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c2e4371e7c2499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd72649f06d4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69efa24362694d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb448159834984951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c2e4371e7c2499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,949</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...397 lines deleted...]
-          <x:t>11,605</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>