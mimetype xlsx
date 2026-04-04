--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92e9cbc1d3d4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568918af42014f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R936a5df83b5841e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed1f069cab94f11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfda77a87d0bd4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R936a5df83b5841e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa09fcb741d941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed1f069cab94f11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>4,132</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,078</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>4,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,630</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>