--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568918af42014f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3805ce7151bb4c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed1f069cab94f11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749786d9fda94a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa09fcb741d941b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed1f069cab94f11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fcea37d2104f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749786d9fda94a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,636</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>4,048</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>3,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>