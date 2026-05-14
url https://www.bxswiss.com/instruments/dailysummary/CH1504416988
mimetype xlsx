--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3805ce7151bb4c6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree90e795519c4ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R749786d9fda94a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3939c8f7994a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fcea37d2104f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R749786d9fda94a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89d7b67615a4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3939c8f7994a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>