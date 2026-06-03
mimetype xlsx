--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree90e795519c4ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544e4d9ce5d0452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3939c8f7994a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d7c3be07bb34ff7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89d7b67615a4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3939c8f7994a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f7459c02a2c418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d7c3be07bb34ff7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>