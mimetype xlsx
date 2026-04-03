--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7c80d332b4357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81059dd253d64efb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebe763167f3f449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae01ed3f14249c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523da82b42814c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebe763167f3f449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra662cae7515140fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae01ed3f14249c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,804</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,624</x:t>
-[...43 lines deleted...]
-          <x:t>3,462</x:t>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,328</x:t>
-[...215 lines deleted...]
-          <x:t>2,844</x:t>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>