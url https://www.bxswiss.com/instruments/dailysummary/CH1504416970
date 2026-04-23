--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81059dd253d64efb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc396066830284d6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae01ed3f14249c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0cc5c9194e4439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra662cae7515140fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae01ed3f14249c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c4f18549474b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0cc5c9194e4439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>3,544</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>2,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>