--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc396066830284d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4268761660c245a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0cc5c9194e4439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3419d987b24ab7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c4f18549474b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0cc5c9194e4439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c6dbf673074d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3419d987b24ab7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,118</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,984</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,550</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>