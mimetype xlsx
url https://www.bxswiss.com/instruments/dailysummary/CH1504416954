--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067a657fa8e341d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329b529f72044758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3465a825d4744ff4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5098e1899ad54965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8a7a20646c449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3465a825d4744ff4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15eb70fcb8d4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5098e1899ad54965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>