--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329b529f72044758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ccb51db9d4486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5098e1899ad54965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1984a414b278420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf15eb70fcb8d4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5098e1899ad54965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbf158a6f594f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1984a414b278420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,708</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,350</x:t>
-[...119 lines deleted...]
-          <x:t>3,978</x:t>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>3,424</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>