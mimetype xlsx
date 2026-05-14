--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53ccb51db9d4486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f543d79458440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1984a414b278420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6046bbc0f44444d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bbf158a6f594f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1984a414b278420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622f13d8fc794d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6046bbc0f44444d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>