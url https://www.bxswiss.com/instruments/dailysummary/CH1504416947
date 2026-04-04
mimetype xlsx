--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760529165f2645a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d1be6b5bc4d7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0501fb3b483b428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb95a44760ae45e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8ffed615a747e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0501fb3b483b428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7433d25dc839435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb95a44760ae45e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>4,078</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,888</x:t>
-[...38 lines deleted...]
-          <x:t>3,708</x:t>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,356</x:t>
-[...102 lines deleted...]
-          <x:t>3,376</x:t>
+          <x:t>3,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,328</x:t>
-[...107 lines deleted...]
-          <x:t>3,082</x:t>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>