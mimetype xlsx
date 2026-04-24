--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d1be6b5bc4d7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba29a5e7d1c439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb95a44760ae45e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00b2bdb95a3462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7433d25dc839435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb95a44760ae45e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde6653d915740af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00b2bdb95a3462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,368</x:t>
-[...387 lines deleted...]
-          <x:t>2,470</x:t>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>