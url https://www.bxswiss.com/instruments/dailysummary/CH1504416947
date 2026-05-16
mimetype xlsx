--- v4 (2026-04-24)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reba29a5e7d1c439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfed2f86d936e41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc00b2bdb95a3462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17b4e19a1b11486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde6653d915740af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc00b2bdb95a3462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375048f74ac14cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17b4e19a1b11486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>