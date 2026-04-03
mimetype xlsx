--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81147164fbaf43a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97feaedf8cae441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ebe9353ef214057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9319192b75184948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc439c4ef354c4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ebe9353ef214057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313e649defc64646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9319192b75184948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,632 +149,254 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>7,572</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,766</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>7,656</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,214</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>7,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,406</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>