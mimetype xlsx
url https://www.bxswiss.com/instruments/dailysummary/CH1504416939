--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97feaedf8cae441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75104a4754ac42d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9319192b75184948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253a612d81a0403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313e649defc64646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9319192b75184948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a94ec959f54e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253a612d81a0403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>6,808</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>6,566</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>