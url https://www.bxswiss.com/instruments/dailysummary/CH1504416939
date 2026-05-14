--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75104a4754ac42d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941b68fbfec644d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253a612d81a0403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re456c1d1dc9c4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a94ec959f54e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253a612d81a0403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84721c3b9833456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re456c1d1dc9c4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>