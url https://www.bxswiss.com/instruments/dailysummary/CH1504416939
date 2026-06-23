--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941b68fbfec644d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0cca19829549cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re456c1d1dc9c4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfecde8a7c4484123"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84721c3b9833456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re456c1d1dc9c4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573bcde7390e491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfecde8a7c4484123" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...517 lines deleted...]
-          <x:t>10,745</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,689</x:t>
-[...58 lines deleted...]
-          <x:t>11,057</x:t>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>