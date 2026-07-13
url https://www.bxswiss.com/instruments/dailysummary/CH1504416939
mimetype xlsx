--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0cca19829549cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d1b00956364dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfecde8a7c4484123"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc201df1ffeb24653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573bcde7390e491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfecde8a7c4484123" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f94bb4d3a44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc201df1ffeb24653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,815</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,673</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>11,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,701</x:t>
-[...247 lines deleted...]
-          <x:t>11,797</x:t>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>