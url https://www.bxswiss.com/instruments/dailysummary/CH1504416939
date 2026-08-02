--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d1b00956364dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbad58dbd5914090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc201df1ffeb24653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8601df6c328e4155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d5f94bb4d3a44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc201df1ffeb24653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3111b63eb4db42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8601df6c328e4155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>11,865</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,613</x:t>
-[...43 lines deleted...]
-          <x:t>11,778</x:t>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,748</x:t>
-[...173 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,599</x:t>
-[...53 lines deleted...]
-          <x:t>11,877</x:t>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>12,029</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>