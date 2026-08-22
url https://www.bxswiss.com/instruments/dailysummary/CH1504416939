--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbad58dbd5914090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7defe8509afb4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8601df6c328e4155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45f73e3dd2442f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3111b63eb4db42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8601df6c328e4155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc736f985554e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45f73e3dd2442f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,877</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,531</x:t>
-[...544 lines deleted...]
-          <x:t>11,015</x:t>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>