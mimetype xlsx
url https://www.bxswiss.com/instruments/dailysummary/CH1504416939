--- v9 (2026-08-22)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7defe8509afb4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad833d340a84182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45f73e3dd2442f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a17c95d74d34475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc736f985554e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45f73e3dd2442f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61dd5115f4e476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a17c95d74d34475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>13,103</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,917</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>12,393</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>