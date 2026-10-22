--- v10 (2026-10-01)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfad833d340a84182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811fc35ec9844438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a17c95d74d34475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7958a149640f4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd61dd5115f4e476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a17c95d74d34475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9540909ace354a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7958a149640f4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,601</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,291</x:t>
-[...573 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,967</x:t>
-[...36 lines deleted...]
-          <x:t>12,251</x:t>
+          <x:t>12,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>