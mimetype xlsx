--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3163ffdcd5354473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb67d865996438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbe181dfd6fc4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ba2523b904460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88dbf6f2ea8c4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbe181dfd6fc4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb2def5582040fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ba2523b904460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>4,582</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,968</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>