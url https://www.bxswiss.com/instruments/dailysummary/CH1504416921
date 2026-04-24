--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb67d865996438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fe47cbaa3c4089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91ba2523b904460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128097d0c4d242b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb2def5582040fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91ba2523b904460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac9c6ca0ab84aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128097d0c4d242b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,814</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,766</x:t>
-[...571 lines deleted...]
-          <x:t>3,664</x:t>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>