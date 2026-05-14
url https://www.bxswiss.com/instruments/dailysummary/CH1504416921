--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fe47cbaa3c4089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6403dd44104e44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128097d0c4d242b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445690006bcb4326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac9c6ca0ab84aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128097d0c4d242b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0692b342954641c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445690006bcb4326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>4,518</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,538</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,128</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>