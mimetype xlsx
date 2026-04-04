--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb82dea49f074d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8963c9d7c0a465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb78a3936e66840d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c0901faa634c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec23dc59e66e4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb78a3936e66840d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e51f57ecb443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c0901faa634c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>