--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8963c9d7c0a465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083163a7abb04658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c0901faa634c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R504ca2ad4a43445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e51f57ecb443e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c0901faa634c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6cc915572b402c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R504ca2ad4a43445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,042</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,784</x:t>
-[...92 lines deleted...]
-          <x:t>2,786</x:t>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,608</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>2,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,098</x:t>
-[...70 lines deleted...]
-          <x:t>2,424</x:t>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,330</x:t>
-[...4 lines deleted...]
-          <x:t>2,706</x:t>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>