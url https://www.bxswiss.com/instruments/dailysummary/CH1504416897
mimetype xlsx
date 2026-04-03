--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd100a7fd222847af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fa9938fcec4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R495d780d07f94442"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3800b792a64e09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c1df4f0f9634c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R495d780d07f94442" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f9c6914ad74720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3800b792a64e09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,510</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,300</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>5,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,078</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>