--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42fa9938fcec4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee89a2b94f94388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3800b792a64e09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60258488ab8d4d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3f9c6914ad74720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3800b792a64e09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40155f5703fe4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60258488ab8d4d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,078</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,414</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>3,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>