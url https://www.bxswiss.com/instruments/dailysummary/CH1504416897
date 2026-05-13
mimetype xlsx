--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee89a2b94f94388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R105eb0d4ef8b46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60258488ab8d4d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6847fe3039d84001"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40155f5703fe4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60258488ab8d4d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6f268d91eb4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6847fe3039d84001" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>