--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d3c949c380343d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ecab43a2b4c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71d69d25cae47b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51677713df7f4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ed284f2b524cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71d69d25cae47b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82664d506ad4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51677713df7f4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>4,054</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,992</x:t>
-[...21 lines deleted...]
-          <x:t>4,270</x:t>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,120</x:t>
-[...215 lines deleted...]
-          <x:t>3,576</x:t>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>