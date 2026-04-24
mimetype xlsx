--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ecab43a2b4c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3338393acd6f4cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51677713df7f4638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb8acd464434da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82664d506ad4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51677713df7f4638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R455d2a0fb8354734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb8acd464434da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>3,512</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,216</x:t>
-[...458 lines deleted...]
-          <x:t>2,948</x:t>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>