--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f3f7ce29ae84928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e9ef4d8e0241da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2243ad4755fb4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dabe07ba4d44b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd999bb71b1ba4aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2243ad4755fb4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b6b8bb350b4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dabe07ba4d44b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>8,070</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,446</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,310</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>7,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,148</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>