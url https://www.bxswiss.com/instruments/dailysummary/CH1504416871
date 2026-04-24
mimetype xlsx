--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e9ef4d8e0241da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d865aaeaeee44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dabe07ba4d44b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31ae4c328194edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64b6b8bb350b4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dabe07ba4d44b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9cd1df2f4d4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31ae4c328194edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,484</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,162</x:t>
-[...539 lines deleted...]
-          <x:t>7,036</x:t>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>