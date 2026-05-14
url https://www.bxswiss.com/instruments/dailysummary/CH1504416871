--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d865aaeaeee44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef95d4488047d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra31ae4c328194edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a25d83e455649f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d9cd1df2f4d4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra31ae4c328194edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce15257a23be4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a25d83e455649f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>