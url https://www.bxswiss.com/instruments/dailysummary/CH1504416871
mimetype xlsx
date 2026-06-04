--- v5 (2026-05-14)
+++ v6 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ef95d4488047d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae00e4115c4ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a25d83e455649f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3bad9a31fc4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce15257a23be4d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a25d83e455649f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8481efcb5e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3bad9a31fc4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>