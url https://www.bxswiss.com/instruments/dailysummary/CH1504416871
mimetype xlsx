--- v6 (2026-06-04)
+++ v7 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae00e4115c4ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797aad0434724561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3bad9a31fc4f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radac1ed0159d4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a8481efcb5e4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3bad9a31fc4f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f52fa34c53847d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radac1ed0159d4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,999</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,833</x:t>
-[...151 lines deleted...]
-          <x:t>12,397</x:t>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,257</x:t>
-[...21 lines deleted...]
-          <x:t>12,215</x:t>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>12,729</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,637</x:t>
-[...80 lines deleted...]
-          <x:t>12,805</x:t>
+          <x:t>12,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>