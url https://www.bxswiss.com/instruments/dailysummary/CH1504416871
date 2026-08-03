--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797aad0434724561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaedbe14c39426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radac1ed0159d4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86a95a25c9c4999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f52fa34c53847d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radac1ed0159d4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0389233b154b41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86a95a25c9c4999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,351</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,315</x:t>
-[...16 lines deleted...]
-          <x:t>12,593</x:t>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12,457</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,469</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>23.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,087</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>12,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,051</x:t>
-[...188 lines deleted...]
-          <x:t>12,689</x:t>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>