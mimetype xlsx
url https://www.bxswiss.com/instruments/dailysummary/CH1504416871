--- v8 (2026-08-03)
+++ v9 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaedbe14c39426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ec52da1f304bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86a95a25c9c4999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d09fd2f81134452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0389233b154b41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86a95a25c9c4999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef24b58708b4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d09fd2f81134452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,481</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,051</x:t>
-[...560 lines deleted...]
-        <x:is>
           <x:t>11,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>