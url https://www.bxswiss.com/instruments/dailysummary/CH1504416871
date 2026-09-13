--- v9 (2026-08-23)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ec52da1f304bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bcd573e227417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d09fd2f81134452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85487e8f3fa9408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef24b58708b4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d09fd2f81134452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56083929404f4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85487e8f3fa9408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>12,159</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>12,891</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,059</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>13,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>