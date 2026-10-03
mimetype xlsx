--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7bcd573e227417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547b97282b3240a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85487e8f3fa9408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf480c633e94986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56083929404f4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85487e8f3fa9408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f938a4d21a4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf480c633e94986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,557</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>13,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>13,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>