--- v11 (2026-10-03)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547b97282b3240a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11e11262ced94f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf480c633e94986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e50e9a0d404adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96f938a4d21a4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf480c633e94986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a17cd7ebe3a40d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e50e9a0d404adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,145</x:t>
-[...134 lines deleted...]
-          <x:t>13,173</x:t>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>13,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,557</x:t>
-[...43 lines deleted...]
-          <x:t>13,523</x:t>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,183</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,633</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>