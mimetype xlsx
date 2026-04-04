--- v1 (2026-03-15)
+++ v2 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa387831e14942b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a55fb8536645b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7058d1848e784f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea028d19c3b4647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367beb419104424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7058d1848e784f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a93675255b4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea028d19c3b4647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>