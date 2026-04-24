--- v2 (2026-04-04)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a55fb8536645b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04de3c43b0c4f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ea028d19c3b4647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05f17376a614dc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a93675255b4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ea028d19c3b4647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5e16e34aef4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05f17376a614dc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,422</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,268</x:t>
-[...141 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,420</x:t>
-[...441 lines deleted...]
-          <x:t>4,152</x:t>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>