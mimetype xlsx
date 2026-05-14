--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd04de3c43b0c4f01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R306f66c89a82491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05f17376a614dc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red23ece116484850"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a5e16e34aef4d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05f17376a614dc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893be2319ee54c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red23ece116484850" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>