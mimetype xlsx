--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334ce45fa9564762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50ab88c528341a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a5eb4843984ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38587d917c7e4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref68c7341a4e4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a5eb4843984ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044f08632cf84dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38587d917c7e4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>