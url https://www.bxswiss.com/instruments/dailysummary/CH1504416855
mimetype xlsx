--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50ab88c528341a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a75c3fa08dc499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38587d917c7e4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139b8011d91c4102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044f08632cf84dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38587d917c7e4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29808fc25cd4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139b8011d91c4102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,500 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>3,206</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,082</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>