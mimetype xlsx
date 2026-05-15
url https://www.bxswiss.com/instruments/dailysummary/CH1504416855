--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a75c3fa08dc499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e48fc610deb4212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139b8011d91c4102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5962e3f2f08f4460"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf29808fc25cd4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139b8011d91c4102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra980efbeafa0463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5962e3f2f08f4460" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>4,250</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,728</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>