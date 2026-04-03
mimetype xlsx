--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69c5074fa624194" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fe97b0b132422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3555feca2264e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f604c0d433d4a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100b314f1d7145dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3555feca2264e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c4ceddf07842bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f604c0d433d4a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>6,070</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,674</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,398</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>