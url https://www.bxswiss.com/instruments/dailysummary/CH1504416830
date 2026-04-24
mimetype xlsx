--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7fe97b0b132422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4b10b43e524380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f604c0d433d4a60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fd1965662042bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16c4ceddf07842bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f604c0d433d4a60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7dc1e8872f74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fd1965662042bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>4,558</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,060</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,046</x:t>
-[...220 lines deleted...]
-          <x:t>4,402</x:t>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>