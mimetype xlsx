--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4b10b43e524380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231b7fff29ea4a5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fd1965662042bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9c96ae65b5643cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7dc1e8872f74850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fd1965662042bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be082dc8140406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9c96ae65b5643cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,060</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,046</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>5,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,676</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>