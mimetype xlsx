--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d767f4959f486d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb984d0568d874c81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb54fdef0fbd2469f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240e610722c4456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135a005115ef41ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb54fdef0fbd2469f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872b41aa3624c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240e610722c4456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>