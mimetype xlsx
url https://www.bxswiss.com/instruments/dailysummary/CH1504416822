--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb984d0568d874c81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d8ca72f482431a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7240e610722c4456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1312ebab2403441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re872b41aa3624c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7240e610722c4456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08108feb57dd4510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1312ebab2403441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,766</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,724</x:t>
-[...571 lines deleted...]
-          <x:t>3,454</x:t>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>