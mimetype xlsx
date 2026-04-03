--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2e12b21f524bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ea5294f0544c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c560e844514abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a08ebf096cc4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836c4a1354544503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c560e844514abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cded2fb56004935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a08ebf096cc4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>9,346</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,042</x:t>
-[...43 lines deleted...]
-          <x:t>8,966</x:t>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,834</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,970</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>8,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,534</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>