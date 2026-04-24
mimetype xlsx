--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5ea5294f0544c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff728361b2d4c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a08ebf096cc4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2193460ff80c4bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cded2fb56004935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a08ebf096cc4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb04802e18f4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2193460ff80c4bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,534</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,346</x:t>
-[...436 lines deleted...]
-          <x:t>7,522</x:t>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>