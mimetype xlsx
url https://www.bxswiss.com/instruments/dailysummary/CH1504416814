--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ff728361b2d4c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef838b8bc0d40ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2193460ff80c4bb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60685defdba4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb04802e18f4477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2193460ff80c4bb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26479aea82d04c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60685defdba4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>