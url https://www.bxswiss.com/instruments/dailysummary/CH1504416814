--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ef838b8bc0d40ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36eccf0339694676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60685defdba4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d917e2c18184a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26479aea82d04c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60685defdba4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d20995580d4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d917e2c18184a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>