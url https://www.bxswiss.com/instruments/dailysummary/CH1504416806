--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd86a913b75414316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d109c02a9d488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbd564e0274344f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd340869ef6a24d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59de3dcc921145cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbd564e0274344f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5a75afd5f944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd340869ef6a24d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>5,950</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,074</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>