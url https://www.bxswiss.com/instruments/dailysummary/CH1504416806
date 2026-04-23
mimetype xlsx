--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d109c02a9d488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5579ce5795e545cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd340869ef6a24d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac25eae876c42f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5a75afd5f944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd340869ef6a24d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326c81e2190c4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac25eae876c42f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...392 lines deleted...]
-          <x:t>4,618</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>