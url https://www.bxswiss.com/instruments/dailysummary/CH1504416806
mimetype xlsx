--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5579ce5795e545cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bc72b143944141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ac25eae876c42f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9225b5c14c2d4b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326c81e2190c4948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ac25eae876c42f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc63498e3ca3f4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9225b5c14c2d4b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>