--- v1 (2026-03-14)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e157dd268974996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81eea43b391f4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0c14ab4a0b4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb167ee333f254f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fabf59363fa41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0c14ab4a0b4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01da24f07aec4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb167ee333f254f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>5,520</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,302</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,420</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>