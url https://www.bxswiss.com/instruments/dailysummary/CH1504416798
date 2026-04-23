--- v2 (2026-04-03)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81eea43b391f4d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71030d6e49e4e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb167ee333f254f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bdaf8af8c7e4275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01da24f07aec4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb167ee333f254f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9b9b43223342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bdaf8af8c7e4275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,436</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>3,716</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>