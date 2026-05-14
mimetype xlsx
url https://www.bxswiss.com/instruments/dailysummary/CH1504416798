--- v3 (2026-04-23)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71030d6e49e4e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6d37fb52634881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bdaf8af8c7e4275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28a689e9a1424d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9b9b43223342b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bdaf8af8c7e4275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03002b7042b412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28a689e9a1424d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>4,848</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,344</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>