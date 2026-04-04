--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19032516efed4d2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87b2b53bde34067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf13f5809ccc4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4813f21ef5944c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56e7d9c12be0489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf13f5809ccc4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3d735bb3bd404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4813f21ef5944c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>