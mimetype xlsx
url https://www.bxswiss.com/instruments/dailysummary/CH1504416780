--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87b2b53bde34067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5954c15cec6c429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4813f21ef5944c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1e6933a6d14d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3d735bb3bd404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4813f21ef5944c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9207a47b5d24d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1e6933a6d14d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>5,746</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...505 lines deleted...]
-          <x:t>4,920</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>