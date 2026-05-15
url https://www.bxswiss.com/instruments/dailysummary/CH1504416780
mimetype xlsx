--- v4 (2026-04-24)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5954c15cec6c429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccd78e11cf6b486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a1e6933a6d14d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4507aa9eaa44d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9207a47b5d24d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a1e6933a6d14d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf351690797c74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4507aa9eaa44d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>