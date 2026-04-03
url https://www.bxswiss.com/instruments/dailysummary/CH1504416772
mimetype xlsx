--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39d80c3bc4b4a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda11cd3d0d974cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345de1f49a104272"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7649417f35e4476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160f42a8578140fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345de1f49a104272" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb851f476bc064230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7649417f35e4476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>