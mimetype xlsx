--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda11cd3d0d974cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f83c762184fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7649417f35e4476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1f1c056c9d480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb851f476bc064230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7649417f35e4476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7a6ae8a41e4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1f1c056c9d480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,708</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,994</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>3,984</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>