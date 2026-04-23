--- v4 (2026-04-23)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88f83c762184fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700cd64a18a240d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c1f1c056c9d480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ec92e500a8421d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7a6ae8a41e4685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c1f1c056c9d480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35dee149292a4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ec92e500a8421d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,28 +713,55 @@
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,900</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>