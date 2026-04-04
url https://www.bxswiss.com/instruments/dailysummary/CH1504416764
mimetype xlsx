--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3174efd0584be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f7d9b11bdf42f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ea856eb8654234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ec5f974f5c4c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1655352590fa44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ea856eb8654234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba613e6d47124969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ec5f974f5c4c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>