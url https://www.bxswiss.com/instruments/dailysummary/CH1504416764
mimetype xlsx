--- v3 (2026-04-04)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68f7d9b11bdf42f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e3f42082a44ac8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2ec5f974f5c4c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd175c38ce55e4e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba613e6d47124969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2ec5f974f5c4c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e6e809364a4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd175c38ce55e4e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,194</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,718</x:t>
-[...124 lines deleted...]
-          <x:t>9,088</x:t>
+          <x:t>8,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,176</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>8,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>