--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e3f42082a44ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ab5bb3f30d4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd175c38ce55e4e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4bc9102a694444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8e6e809364a4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd175c38ce55e4e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c308f06901a4a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4bc9102a694444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>