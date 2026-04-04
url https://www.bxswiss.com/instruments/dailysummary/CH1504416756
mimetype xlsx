--- v2 (2026-03-15)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4544b07d0587435d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ba46f944684d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09189ad9d5924b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f31dc3f85e4171"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7860b53a83104d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09189ad9d5924b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9affa1b39fd4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f31dc3f85e4171" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>