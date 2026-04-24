--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ba46f944684d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620884c6d3b348cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f31dc3f85e4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25066b723b574aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9affa1b39fd4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f31dc3f85e4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa8a8c4eacb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25066b723b574aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>6,164</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,892</x:t>
-[...409 lines deleted...]
-          <x:t>5,186</x:t>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>