--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620884c6d3b348cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53107555f2f54b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25066b723b574aad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd05f97149704370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa8a8c4eacb4242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25066b723b574aad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5ee7e4de4ad42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd05f97149704370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1504416756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,134</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>6,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,560</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>